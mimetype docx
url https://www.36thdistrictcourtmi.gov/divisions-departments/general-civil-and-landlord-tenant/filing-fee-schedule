--- v0 (2025-10-28)
+++ v1 (2026-04-30)
@@ -1,28 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
@@ -56,65 +58,77 @@
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10D5D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> DISTRICT COURT OFFICER INFORMATION SHEET</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10D5D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9DDDE9" w14:textId="77777777" w:rsidR="005445FE" w:rsidRDefault="005445FE" w:rsidP="005445FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C57022C" w14:textId="77777777" w:rsidR="005445FE" w:rsidRPr="003B2306" w:rsidRDefault="005445FE" w:rsidP="005445FE">
+    <w:p w14:paraId="3C57022C" w14:textId="784BD9A9" w:rsidR="005445FE" w:rsidRPr="003B2306" w:rsidRDefault="005445FE" w:rsidP="005445FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2306">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2306">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>If you, as the plaintiff, have decided to use a court officer to serve a Civil or Landlord -Tenant Summons and Complaint, Small Claims Affidavit, or other document it is the plaintiff’s responsibility to:</w:t>
+        <w:t>If you, as the plaintiff, have decided to use a court officer to serve a Civil or Landlord -Tenant Summons and Complaint</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>or other document it is the plaintiff’s responsibility to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FB133F" w14:textId="5E878ED9" w:rsidR="005445FE" w:rsidRPr="003B2306" w:rsidRDefault="005445FE" w:rsidP="004A0191">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2306">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Select a court officer from the list.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1E39BE" w14:textId="77777777" w:rsidR="005445FE" w:rsidRPr="003B2306" w:rsidRDefault="005445FE" w:rsidP="004A0191">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1053,96 +1067,89 @@
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>(313) 407-7785</w:t>
                             </w:r>
                             <w:r w:rsidR="002A6390" w:rsidRPr="002A6390">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:bookmarkStart w:id="2" w:name="_Hlk199756670"/>
                             <w:r w:rsidR="002A6390" w:rsidRPr="002A6390">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>General Process, Orders of Eviction</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="2"/>
                           </w:p>
-                          <w:p w14:paraId="624065B3" w14:textId="6E6E271A" w:rsidR="009871AE" w:rsidRPr="002A6390" w:rsidRDefault="00E04C5A">
+                          <w:p w14:paraId="624065B3" w14:textId="1581F217" w:rsidR="009871AE" w:rsidRPr="002A6390" w:rsidRDefault="00E06C49">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...13 lines deleted...]
-                            <w:r w:rsidR="00E06C49" w:rsidRPr="002A6390">
+                            <w:r w:rsidRPr="002A6390">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Graig Gregory</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A6390">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>(313) 727-0716</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E06C49" w:rsidRPr="002A6390">
-[...6 lines deleted...]
-                            <w:r w:rsidR="00E06C49" w:rsidRPr="002A6390">
+                            <w:r w:rsidRPr="002A6390">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="002A6390">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Orders of Eviction</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E06C49" w:rsidRPr="002A6390">
+                            <w:r w:rsidRPr="002A6390">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="007E0C12" w:rsidRPr="002A6390">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="007E0C12" w:rsidRPr="002A6390">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00D70291" w:rsidRPr="002A6390">
                               <w:rPr>
                                 <w:sz w:val="20"/>
@@ -2402,96 +2409,89 @@
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>(313) 407-7785</w:t>
                       </w:r>
                       <w:r w:rsidR="002A6390" w:rsidRPr="002A6390">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:bookmarkStart w:id="5" w:name="_Hlk199756670"/>
                       <w:r w:rsidR="002A6390" w:rsidRPr="002A6390">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>General Process, Orders of Eviction</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="5"/>
                     </w:p>
-                    <w:p w14:paraId="624065B3" w14:textId="6E6E271A" w:rsidR="009871AE" w:rsidRPr="002A6390" w:rsidRDefault="00E04C5A">
+                    <w:p w14:paraId="624065B3" w14:textId="1581F217" w:rsidR="009871AE" w:rsidRPr="002A6390" w:rsidRDefault="00E06C49">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...13 lines deleted...]
-                      <w:r w:rsidR="00E06C49" w:rsidRPr="002A6390">
+                      <w:r w:rsidRPr="002A6390">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Graig Gregory</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A6390">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>(313) 727-0716</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E06C49" w:rsidRPr="002A6390">
-[...6 lines deleted...]
-                      <w:r w:rsidR="00E06C49" w:rsidRPr="002A6390">
+                      <w:r w:rsidRPr="002A6390">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="002A6390">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Orders of Eviction</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E06C49" w:rsidRPr="002A6390">
+                      <w:r w:rsidRPr="002A6390">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="007E0C12" w:rsidRPr="002A6390">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="007E0C12" w:rsidRPr="002A6390">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00D70291" w:rsidRPr="002A6390">
                         <w:rPr>
                           <w:sz w:val="20"/>
@@ -3255,1966 +3255,1152 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0191">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk210055901"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk210055901"/>
       <w:r w:rsidRPr="004A0191">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Court officers are independent contractors and not employees of 36</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0191">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0191">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> District Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280335ED" w14:textId="3777702F" w:rsidR="00A914A7" w:rsidRDefault="005445FE" w:rsidP="005445FE">
+    <w:p w14:paraId="56DB8AC6" w14:textId="77777777" w:rsidR="005445FE" w:rsidRPr="004A0191" w:rsidRDefault="005445FE" w:rsidP="005445FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0191">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contact the Court for specif</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A914A7">
+        <w:t>Contact the Court for specific time guidelines to submit your paperwork</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="004A0191">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ic time guidelines to </w:t>
-[...253 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769E4393" w14:textId="77777777" w:rsidR="00A914A7" w:rsidRDefault="00A914A7" w:rsidP="00A914A7">
-[...589 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="7F2F862F" w14:textId="77777777" w:rsidR="005445FE" w:rsidRDefault="005445FE" w:rsidP="005445FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="005445FE" w:rsidSect="00A8061D">
+        <w:sectPr w:rsidR="005445FE" w:rsidSect="005445FE">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-          <w:pgMar w:top="288" w:right="288" w:bottom="288" w:left="288" w:header="720" w:footer="456" w:gutter="0"/>
+          <w:pgMar w:top="288" w:right="288" w:bottom="288" w:left="288" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1982295C" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="003F1D5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E86879" w:rsidSect="00575789">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="288" w:right="288" w:bottom="288" w:left="288" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31797CB9" w14:textId="77777777" w:rsidR="00E86879" w:rsidRPr="0026734E" w:rsidRDefault="00E86879" w:rsidP="003F1D5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB297EE" w14:textId="7708D385" w:rsidR="00E86879" w:rsidRPr="00A914A7" w:rsidRDefault="00E86879" w:rsidP="00A914A7">
-      <w:pPr>
+    <w:p w14:paraId="1CB297EE" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00076D3A">
+        <w:t>General Civil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>FILING FEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>EFS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC72CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TOTAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7B4D52" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:     claim $1.00-$600.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $    25.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>10.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>$  35.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3751FDAF" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF60F70" w14:textId="71C599C6" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:     claim $600.01-$1750.00           $    45.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.00   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>$  55.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="63BB2F00" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0701D2" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:     claim $1750.01-$10,000.00      $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>65.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>10.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>$  75.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6ADDA190" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538C0E11" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filing Fee:     claim $10,000.01-$25,000.00   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>$  150</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>10.00   $160.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F048CA6" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C949A6B" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Claim and Delivery (possession only)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $    65.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.00   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>$  75.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5BF4B3BE" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A054B1" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DDEDE2" w14:textId="77777777" w:rsidR="00E86879" w:rsidRPr="00076D3A" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>General Civil</w:t>
-[...347 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00076D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00076D3A">
+        <w:t>Small Claims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FBB9F1" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:     claim $1.00-$600.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $    25.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5.00   $   30.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521906ED" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252BA1AB" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:     claim $600.01-$1750.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $    45.00 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5.00   $   50.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E5E25C" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F29909B" w14:textId="068F628F" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:     claim $1750.01-$</w:t>
+      </w:r>
+      <w:r w:rsidR="0087224E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>00.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $    65.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5.00   $   70.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689D5216" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766316A4" w14:textId="76C4975F" w:rsidR="00E86879" w:rsidRPr="00E77FEE" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Certified Mail (Restricted Delivery)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $    1</w:t>
+      </w:r>
+      <w:r w:rsidR="007E50DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FEE" w:rsidRPr="00E77FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(required for each defendant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52688D0F" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF85F7B" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Small Claims</w:t>
-[...189 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B57C5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B57C5A">
+        <w:t>Landlord-Tenant (Summary Proceedings)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46739BCB" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:  possession</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of premises only      $    45.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>10.00     $ 55.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2C97BB" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C5CABC" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026734E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Supplemental Filing Fee (for money judgment)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFF540D" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01487B0D" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:     claim $1.00-$600.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $   25.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10.00   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>$  35.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="54A54CCE" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648065AF" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:     claim $600.01-$1750.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $   45.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10.00   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>$  55.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2CC9D0A1" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55557319" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:      claim $1750.01-$10,000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $   65.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10.00   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>$  75.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4A2D7247" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C85F2B9" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Filing Fee:      claim $10,000.01-$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>25,000.00  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 150.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10.00   $ 160.00                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BD7062" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038D3CE4" w14:textId="40B90A9A" w:rsidR="00E86879" w:rsidRDefault="00232572" w:rsidP="00E60D24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First Class Mail                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       $ 13.00 (Per Defendant)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C65AFC6" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="003F1D5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44151A91" w14:textId="77777777" w:rsidR="00C768E1" w:rsidRDefault="00C768E1" w:rsidP="00F67768">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Landlord-Tenant (Summary Proceedings)</w:t>
-[...320 lines deleted...]
-    <w:p w14:paraId="44151A91" w14:textId="77777777" w:rsidR="00C768E1" w:rsidRDefault="00C768E1" w:rsidP="00F67768">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A90C22" w14:textId="77777777" w:rsidR="00C768E1" w:rsidRDefault="00C768E1" w:rsidP="00F67768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A90C22" w14:textId="77777777" w:rsidR="00C768E1" w:rsidRDefault="00C768E1" w:rsidP="00F67768">
+    <w:p w14:paraId="08435DEE" w14:textId="77777777" w:rsidR="00C768E1" w:rsidRDefault="00C768E1" w:rsidP="00F67768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46827FB7" w14:textId="77777777" w:rsidR="00CD1524" w:rsidRDefault="00CD1524" w:rsidP="00F67768">
+    <w:p w14:paraId="1B772464" w14:textId="77777777" w:rsidR="00C768E1" w:rsidRDefault="00C768E1" w:rsidP="00F67768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44BBDB42" w14:textId="2C3D4B67" w:rsidR="00E86879" w:rsidRPr="003A2019" w:rsidRDefault="00E86879" w:rsidP="00F67768">
+    <w:p w14:paraId="44BBDB42" w14:textId="77777777" w:rsidR="00E86879" w:rsidRPr="003A2019" w:rsidRDefault="00E86879" w:rsidP="00F67768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2019">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Post Judgment Collection Fees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D73F07" w14:textId="77777777" w:rsidR="00E86879" w:rsidRPr="009A50A2" w:rsidRDefault="00E86879" w:rsidP="00F67768">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -6094,101 +5280,111 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      deposit of one month’s rent in addition to the motion fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7799E1" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="003F1D5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08215762" w14:textId="28A78975" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="003F1D5A">
+    <w:p w14:paraId="2D5745E6" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="003F1D5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA452D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(See back for instructions regarding service by 36</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA452D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA452D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> District Court Officer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="08215762" w14:textId="77777777" w:rsidR="00E86879" w:rsidRDefault="00E86879" w:rsidP="003F1D5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="02220161" w14:textId="0ADECEB8" w:rsidR="00E86879" w:rsidRPr="005A5244" w:rsidRDefault="00E86879" w:rsidP="005A5244">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC72CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC72CB">
         <w:rPr>
@@ -6238,240 +5434,196 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D52DBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>TJD/</w:t>
       </w:r>
       <w:r w:rsidR="000C50AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>AW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9B913F" w14:textId="77777777" w:rsidR="00575789" w:rsidRPr="00E86879" w:rsidRDefault="00575789" w:rsidP="00E86879"/>
+    <w:bookmarkStart w:id="5" w:name="_MON_1822047631"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="6D9B913F" w14:textId="1E7E770E" w:rsidR="00575789" w:rsidRPr="00E86879" w:rsidRDefault="00627F82" w:rsidP="00E86879">
+      <w:r>
+        <w:object w:dxaOrig="12960" w:dyaOrig="7042" w14:anchorId="74AA181E">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9in;height:351.85pt" o:ole="">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838197324" r:id="rId10">
+            <o:FieldCodes>\s</o:FieldCodes>
+          </o:OLEObject>
+        </w:object>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="00575789" w:rsidRPr="00E86879" w:rsidSect="00C768E1">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2579F299" w14:textId="77777777" w:rsidR="00AC03B1" w:rsidRDefault="00AC03B1">
+    <w:p w14:paraId="1FC5F9D3" w14:textId="77777777" w:rsidR="00A37B2C" w:rsidRDefault="00A37B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="451E5B4D" w14:textId="77777777" w:rsidR="00AC03B1" w:rsidRDefault="00AC03B1">
+    <w:p w14:paraId="0011B6CF" w14:textId="77777777" w:rsidR="00A37B2C" w:rsidRDefault="00A37B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39C25042" w14:textId="12A5F9D7" w:rsidR="00A8061D" w:rsidRDefault="00A8061D" w:rsidP="00A8061D">
-[...95 lines deleted...]
-  <w:p w14:paraId="74BB1A4A" w14:textId="31B9BC30" w:rsidR="006D08AD" w:rsidRDefault="006D08AD">
+  <w:p w14:paraId="3E63370C" w14:textId="11B45630" w:rsidR="00400900" w:rsidRDefault="00400900">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="006D08AD">
+      <w:t>October 1</w:t>
+    </w:r>
+    <w:r w:rsidR="006545FC">
+      <w:t>, 2025</w:t>
+    </w:r>
+    <w:r w:rsidR="00E77FEE">
+      <w:t>(revised042026)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="74BB1A4A" w14:textId="64E17492" w:rsidR="006D08AD" w:rsidRDefault="006D08AD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Page 1 of 2</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="451C635A" w14:textId="77777777" w:rsidR="00AC03B1" w:rsidRDefault="00AC03B1">
+    <w:p w14:paraId="313E365C" w14:textId="77777777" w:rsidR="00A37B2C" w:rsidRDefault="00A37B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="735B60FB" w14:textId="77777777" w:rsidR="00AC03B1" w:rsidRDefault="00AC03B1">
+    <w:p w14:paraId="09E7CCEF" w14:textId="77777777" w:rsidR="00A37B2C" w:rsidRDefault="00A37B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4797288B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A96EE6A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6538,56 +5690,56 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1381662704">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00575789"/>
     <w:rsid w:val="00001681"/>
     <w:rsid w:val="00005629"/>
     <w:rsid w:val="000111E3"/>
     <w:rsid w:val="00012653"/>
     <w:rsid w:val="00013CE4"/>
     <w:rsid w:val="00015A2F"/>
@@ -6834,51 +5986,50 @@
     <w:rsid w:val="004527F0"/>
     <w:rsid w:val="00456981"/>
     <w:rsid w:val="004578A2"/>
     <w:rsid w:val="00457946"/>
     <w:rsid w:val="00460204"/>
     <w:rsid w:val="00463231"/>
     <w:rsid w:val="00466241"/>
     <w:rsid w:val="00474FB2"/>
     <w:rsid w:val="00476568"/>
     <w:rsid w:val="00477B70"/>
     <w:rsid w:val="0048216D"/>
     <w:rsid w:val="00482C13"/>
     <w:rsid w:val="00492A94"/>
     <w:rsid w:val="004A009D"/>
     <w:rsid w:val="004A0191"/>
     <w:rsid w:val="004A2942"/>
     <w:rsid w:val="004A3E41"/>
     <w:rsid w:val="004B1550"/>
     <w:rsid w:val="004B2FD8"/>
     <w:rsid w:val="004B3CEF"/>
     <w:rsid w:val="004B4CBB"/>
     <w:rsid w:val="004B4DD6"/>
     <w:rsid w:val="004B5DD6"/>
     <w:rsid w:val="004B6678"/>
     <w:rsid w:val="004B6AE5"/>
-    <w:rsid w:val="004B6B73"/>
     <w:rsid w:val="004D24B5"/>
     <w:rsid w:val="004D4700"/>
     <w:rsid w:val="004D6013"/>
     <w:rsid w:val="004D632A"/>
     <w:rsid w:val="004D71EF"/>
     <w:rsid w:val="004D7262"/>
     <w:rsid w:val="004D773E"/>
     <w:rsid w:val="004E4349"/>
     <w:rsid w:val="004E58A8"/>
     <w:rsid w:val="004E5B4F"/>
     <w:rsid w:val="004F1224"/>
     <w:rsid w:val="004F3948"/>
     <w:rsid w:val="004F4BC0"/>
     <w:rsid w:val="004F6199"/>
     <w:rsid w:val="004F6B69"/>
     <w:rsid w:val="00501521"/>
     <w:rsid w:val="00503800"/>
     <w:rsid w:val="0050452A"/>
     <w:rsid w:val="00507ACD"/>
     <w:rsid w:val="00510EBA"/>
     <w:rsid w:val="00511348"/>
     <w:rsid w:val="00511B31"/>
     <w:rsid w:val="00512C64"/>
     <w:rsid w:val="00515F22"/>
     <w:rsid w:val="00523525"/>
@@ -6928,50 +6079,51 @@
     <w:rsid w:val="005C6BF9"/>
     <w:rsid w:val="005D131E"/>
     <w:rsid w:val="005D2B14"/>
     <w:rsid w:val="005D2C71"/>
     <w:rsid w:val="005D3C2D"/>
     <w:rsid w:val="005D5D19"/>
     <w:rsid w:val="005D7092"/>
     <w:rsid w:val="005D7112"/>
     <w:rsid w:val="005E1CE3"/>
     <w:rsid w:val="005E21BE"/>
     <w:rsid w:val="005F27EB"/>
     <w:rsid w:val="006004B8"/>
     <w:rsid w:val="0060111D"/>
     <w:rsid w:val="006032E1"/>
     <w:rsid w:val="00603AE0"/>
     <w:rsid w:val="00606138"/>
     <w:rsid w:val="00610E2E"/>
     <w:rsid w:val="006137BF"/>
     <w:rsid w:val="0061641D"/>
     <w:rsid w:val="00617A85"/>
     <w:rsid w:val="00620AEE"/>
     <w:rsid w:val="006220D2"/>
     <w:rsid w:val="00622A99"/>
     <w:rsid w:val="00624EB8"/>
     <w:rsid w:val="00626161"/>
+    <w:rsid w:val="00627F82"/>
     <w:rsid w:val="00636E7E"/>
     <w:rsid w:val="006414CA"/>
     <w:rsid w:val="00645A5A"/>
     <w:rsid w:val="00651DD9"/>
     <w:rsid w:val="006545FC"/>
     <w:rsid w:val="00654687"/>
     <w:rsid w:val="00660D62"/>
     <w:rsid w:val="00661E12"/>
     <w:rsid w:val="006632DB"/>
     <w:rsid w:val="006638A6"/>
     <w:rsid w:val="0066634C"/>
     <w:rsid w:val="00670DAC"/>
     <w:rsid w:val="00671FD6"/>
     <w:rsid w:val="00674A58"/>
     <w:rsid w:val="00674CAA"/>
     <w:rsid w:val="0067522D"/>
     <w:rsid w:val="00677C0E"/>
     <w:rsid w:val="00677C2C"/>
     <w:rsid w:val="00680686"/>
     <w:rsid w:val="00681BD6"/>
     <w:rsid w:val="00681F08"/>
     <w:rsid w:val="00685101"/>
     <w:rsid w:val="0069757B"/>
     <w:rsid w:val="006A4120"/>
     <w:rsid w:val="006A547E"/>
@@ -6991,51 +6143,50 @@
     <w:rsid w:val="006E7435"/>
     <w:rsid w:val="006E7522"/>
     <w:rsid w:val="006F67CD"/>
     <w:rsid w:val="007044ED"/>
     <w:rsid w:val="00704987"/>
     <w:rsid w:val="00704C17"/>
     <w:rsid w:val="00705DE4"/>
     <w:rsid w:val="00705EB6"/>
     <w:rsid w:val="00706622"/>
     <w:rsid w:val="00706D7C"/>
     <w:rsid w:val="00706E9D"/>
     <w:rsid w:val="00707641"/>
     <w:rsid w:val="007111EB"/>
     <w:rsid w:val="00712777"/>
     <w:rsid w:val="00712FC8"/>
     <w:rsid w:val="0071491D"/>
     <w:rsid w:val="007179A7"/>
     <w:rsid w:val="00722ED4"/>
     <w:rsid w:val="00725B4D"/>
     <w:rsid w:val="007265C4"/>
     <w:rsid w:val="0072732A"/>
     <w:rsid w:val="00730DFE"/>
     <w:rsid w:val="00734D8E"/>
     <w:rsid w:val="00742733"/>
     <w:rsid w:val="00743EFB"/>
-    <w:rsid w:val="00745806"/>
     <w:rsid w:val="00746047"/>
     <w:rsid w:val="007460DD"/>
     <w:rsid w:val="00746501"/>
     <w:rsid w:val="00756448"/>
     <w:rsid w:val="007614B1"/>
     <w:rsid w:val="0076299C"/>
     <w:rsid w:val="007642CC"/>
     <w:rsid w:val="00764A02"/>
     <w:rsid w:val="007650DC"/>
     <w:rsid w:val="007662D6"/>
     <w:rsid w:val="007732F4"/>
     <w:rsid w:val="007739FB"/>
     <w:rsid w:val="007769B2"/>
     <w:rsid w:val="00781853"/>
     <w:rsid w:val="00785573"/>
     <w:rsid w:val="00785A6F"/>
     <w:rsid w:val="00787693"/>
     <w:rsid w:val="00790C56"/>
     <w:rsid w:val="00790E68"/>
     <w:rsid w:val="00792AD6"/>
     <w:rsid w:val="007942B5"/>
     <w:rsid w:val="00794BFC"/>
     <w:rsid w:val="007B3746"/>
     <w:rsid w:val="007B461C"/>
     <w:rsid w:val="007B6C98"/>
@@ -7098,161 +6249,155 @@
     <w:rsid w:val="008E2847"/>
     <w:rsid w:val="008E3175"/>
     <w:rsid w:val="008F00F3"/>
     <w:rsid w:val="008F0B4F"/>
     <w:rsid w:val="008F0B8C"/>
     <w:rsid w:val="008F2F0B"/>
     <w:rsid w:val="008F39F4"/>
     <w:rsid w:val="008F4748"/>
     <w:rsid w:val="008F55A8"/>
     <w:rsid w:val="008F596A"/>
     <w:rsid w:val="008F5F0B"/>
     <w:rsid w:val="009002CF"/>
     <w:rsid w:val="009042BD"/>
     <w:rsid w:val="00905AA1"/>
     <w:rsid w:val="00910C61"/>
     <w:rsid w:val="009153FD"/>
     <w:rsid w:val="00915F50"/>
     <w:rsid w:val="009170FF"/>
     <w:rsid w:val="00922B41"/>
     <w:rsid w:val="00923186"/>
     <w:rsid w:val="00925B17"/>
     <w:rsid w:val="0092685B"/>
     <w:rsid w:val="00931147"/>
     <w:rsid w:val="009352B1"/>
     <w:rsid w:val="00940D08"/>
-    <w:rsid w:val="00944063"/>
     <w:rsid w:val="00944291"/>
     <w:rsid w:val="00944F0E"/>
     <w:rsid w:val="00946095"/>
     <w:rsid w:val="009464AD"/>
     <w:rsid w:val="00947A3D"/>
     <w:rsid w:val="00952E0A"/>
     <w:rsid w:val="0095355A"/>
     <w:rsid w:val="009578C1"/>
     <w:rsid w:val="009637E9"/>
     <w:rsid w:val="00964015"/>
     <w:rsid w:val="00967ACA"/>
     <w:rsid w:val="00972020"/>
     <w:rsid w:val="00974CFF"/>
     <w:rsid w:val="00974E6C"/>
-    <w:rsid w:val="009756F5"/>
     <w:rsid w:val="00975B20"/>
     <w:rsid w:val="0098091F"/>
     <w:rsid w:val="00980CC9"/>
     <w:rsid w:val="00983028"/>
     <w:rsid w:val="009871AE"/>
     <w:rsid w:val="00990984"/>
     <w:rsid w:val="00993C83"/>
     <w:rsid w:val="009954DA"/>
     <w:rsid w:val="00995D71"/>
     <w:rsid w:val="00996CA9"/>
     <w:rsid w:val="009A47AF"/>
     <w:rsid w:val="009B0D10"/>
     <w:rsid w:val="009B19A7"/>
     <w:rsid w:val="009B27B7"/>
     <w:rsid w:val="009B4D72"/>
     <w:rsid w:val="009C04D4"/>
-    <w:rsid w:val="009C2DB3"/>
     <w:rsid w:val="009C33D4"/>
     <w:rsid w:val="009C3A61"/>
     <w:rsid w:val="009C4506"/>
     <w:rsid w:val="009C778B"/>
     <w:rsid w:val="009D3C6D"/>
     <w:rsid w:val="009E1B78"/>
     <w:rsid w:val="009F1817"/>
     <w:rsid w:val="00A00742"/>
     <w:rsid w:val="00A03A9E"/>
     <w:rsid w:val="00A0442F"/>
     <w:rsid w:val="00A054C0"/>
-    <w:rsid w:val="00A17789"/>
     <w:rsid w:val="00A178AE"/>
     <w:rsid w:val="00A22D98"/>
     <w:rsid w:val="00A23553"/>
     <w:rsid w:val="00A23611"/>
     <w:rsid w:val="00A23E5D"/>
     <w:rsid w:val="00A24A76"/>
     <w:rsid w:val="00A25693"/>
     <w:rsid w:val="00A31E7C"/>
     <w:rsid w:val="00A37B2C"/>
     <w:rsid w:val="00A44AA3"/>
     <w:rsid w:val="00A44AB9"/>
     <w:rsid w:val="00A44CAD"/>
     <w:rsid w:val="00A47298"/>
     <w:rsid w:val="00A52A03"/>
     <w:rsid w:val="00A544DB"/>
     <w:rsid w:val="00A60986"/>
     <w:rsid w:val="00A60E9C"/>
     <w:rsid w:val="00A643E5"/>
     <w:rsid w:val="00A66BF3"/>
     <w:rsid w:val="00A72BD5"/>
-    <w:rsid w:val="00A8061D"/>
     <w:rsid w:val="00A81A3F"/>
-    <w:rsid w:val="00A914A7"/>
     <w:rsid w:val="00A93CD8"/>
     <w:rsid w:val="00A95A5B"/>
     <w:rsid w:val="00AA2562"/>
     <w:rsid w:val="00AA39F0"/>
     <w:rsid w:val="00AA6053"/>
     <w:rsid w:val="00AA77E3"/>
     <w:rsid w:val="00AA7912"/>
     <w:rsid w:val="00AB0D4A"/>
     <w:rsid w:val="00AB1D89"/>
     <w:rsid w:val="00AB46E9"/>
     <w:rsid w:val="00AB6DF7"/>
     <w:rsid w:val="00AB77AF"/>
-    <w:rsid w:val="00AC03B1"/>
     <w:rsid w:val="00AC0E20"/>
     <w:rsid w:val="00AC34F4"/>
     <w:rsid w:val="00AC74A1"/>
     <w:rsid w:val="00AC755C"/>
     <w:rsid w:val="00AD3D62"/>
     <w:rsid w:val="00AD47DC"/>
     <w:rsid w:val="00AD6F9F"/>
     <w:rsid w:val="00AD77C4"/>
     <w:rsid w:val="00AE560C"/>
     <w:rsid w:val="00AF1652"/>
     <w:rsid w:val="00AF3B86"/>
     <w:rsid w:val="00AF628F"/>
     <w:rsid w:val="00AF774B"/>
     <w:rsid w:val="00B01983"/>
     <w:rsid w:val="00B0267F"/>
     <w:rsid w:val="00B0605F"/>
     <w:rsid w:val="00B10FCE"/>
     <w:rsid w:val="00B13FFB"/>
     <w:rsid w:val="00B27CF3"/>
     <w:rsid w:val="00B33A80"/>
     <w:rsid w:val="00B33E50"/>
     <w:rsid w:val="00B3416E"/>
     <w:rsid w:val="00B379EF"/>
     <w:rsid w:val="00B40A59"/>
     <w:rsid w:val="00B42205"/>
     <w:rsid w:val="00B4230F"/>
     <w:rsid w:val="00B46421"/>
     <w:rsid w:val="00B55B9C"/>
     <w:rsid w:val="00B61AF7"/>
     <w:rsid w:val="00B628D4"/>
+    <w:rsid w:val="00B62966"/>
     <w:rsid w:val="00B6703F"/>
     <w:rsid w:val="00B67779"/>
     <w:rsid w:val="00B67BDE"/>
     <w:rsid w:val="00B72A17"/>
     <w:rsid w:val="00B760C0"/>
     <w:rsid w:val="00B76533"/>
     <w:rsid w:val="00B77A06"/>
     <w:rsid w:val="00B80B06"/>
     <w:rsid w:val="00B901C1"/>
     <w:rsid w:val="00B90592"/>
     <w:rsid w:val="00B9131E"/>
     <w:rsid w:val="00B92870"/>
     <w:rsid w:val="00B930B6"/>
     <w:rsid w:val="00B9345A"/>
     <w:rsid w:val="00B95BAF"/>
     <w:rsid w:val="00B968DC"/>
     <w:rsid w:val="00BA02E6"/>
     <w:rsid w:val="00BB1060"/>
     <w:rsid w:val="00BB2919"/>
     <w:rsid w:val="00BC3C88"/>
     <w:rsid w:val="00BC7774"/>
     <w:rsid w:val="00BD186D"/>
     <w:rsid w:val="00BD3B66"/>
     <w:rsid w:val="00BD779D"/>
     <w:rsid w:val="00BE037B"/>
@@ -7297,249 +6442,247 @@
     <w:rsid w:val="00C55B98"/>
     <w:rsid w:val="00C55E8F"/>
     <w:rsid w:val="00C6073E"/>
     <w:rsid w:val="00C62FB0"/>
     <w:rsid w:val="00C63879"/>
     <w:rsid w:val="00C63E74"/>
     <w:rsid w:val="00C64D39"/>
     <w:rsid w:val="00C658ED"/>
     <w:rsid w:val="00C65922"/>
     <w:rsid w:val="00C65FC7"/>
     <w:rsid w:val="00C66961"/>
     <w:rsid w:val="00C669AD"/>
     <w:rsid w:val="00C66C69"/>
     <w:rsid w:val="00C71E2B"/>
     <w:rsid w:val="00C757F8"/>
     <w:rsid w:val="00C768E1"/>
     <w:rsid w:val="00C77E06"/>
     <w:rsid w:val="00C8729D"/>
     <w:rsid w:val="00C90F75"/>
     <w:rsid w:val="00C94385"/>
     <w:rsid w:val="00CA46A7"/>
     <w:rsid w:val="00CC108E"/>
     <w:rsid w:val="00CC1606"/>
     <w:rsid w:val="00CC6AC2"/>
     <w:rsid w:val="00CD02A3"/>
-    <w:rsid w:val="00CD1524"/>
     <w:rsid w:val="00CD414F"/>
     <w:rsid w:val="00CD67C2"/>
     <w:rsid w:val="00CE2AEC"/>
     <w:rsid w:val="00CE7274"/>
     <w:rsid w:val="00CF2BEB"/>
     <w:rsid w:val="00CF38AC"/>
     <w:rsid w:val="00CF39C1"/>
     <w:rsid w:val="00CF4991"/>
     <w:rsid w:val="00CF5A68"/>
     <w:rsid w:val="00CF72FA"/>
     <w:rsid w:val="00CF74A1"/>
     <w:rsid w:val="00D01D0F"/>
     <w:rsid w:val="00D01EBE"/>
     <w:rsid w:val="00D03F10"/>
     <w:rsid w:val="00D0752C"/>
     <w:rsid w:val="00D07C2D"/>
     <w:rsid w:val="00D11770"/>
     <w:rsid w:val="00D12229"/>
     <w:rsid w:val="00D12350"/>
     <w:rsid w:val="00D12AD0"/>
     <w:rsid w:val="00D13E76"/>
     <w:rsid w:val="00D14757"/>
     <w:rsid w:val="00D15FC4"/>
     <w:rsid w:val="00D17A7D"/>
     <w:rsid w:val="00D21DA6"/>
     <w:rsid w:val="00D22A6D"/>
     <w:rsid w:val="00D23427"/>
     <w:rsid w:val="00D27F50"/>
     <w:rsid w:val="00D336AF"/>
     <w:rsid w:val="00D360CA"/>
     <w:rsid w:val="00D40663"/>
     <w:rsid w:val="00D437E3"/>
     <w:rsid w:val="00D438F6"/>
     <w:rsid w:val="00D53A35"/>
     <w:rsid w:val="00D562B5"/>
     <w:rsid w:val="00D57728"/>
     <w:rsid w:val="00D610BE"/>
     <w:rsid w:val="00D655E4"/>
     <w:rsid w:val="00D70291"/>
     <w:rsid w:val="00D728A2"/>
     <w:rsid w:val="00D73EBF"/>
     <w:rsid w:val="00D76132"/>
     <w:rsid w:val="00D81EB5"/>
     <w:rsid w:val="00D82B60"/>
     <w:rsid w:val="00D85A88"/>
     <w:rsid w:val="00D86045"/>
     <w:rsid w:val="00D868C3"/>
     <w:rsid w:val="00D944C6"/>
     <w:rsid w:val="00D95989"/>
     <w:rsid w:val="00DA668E"/>
-    <w:rsid w:val="00DB19F5"/>
     <w:rsid w:val="00DB46B0"/>
     <w:rsid w:val="00DB4D4C"/>
     <w:rsid w:val="00DC12FF"/>
     <w:rsid w:val="00DC1C86"/>
     <w:rsid w:val="00DC6E05"/>
     <w:rsid w:val="00DC77E7"/>
     <w:rsid w:val="00DD3D48"/>
     <w:rsid w:val="00DD492E"/>
     <w:rsid w:val="00DD55EA"/>
     <w:rsid w:val="00DD5767"/>
     <w:rsid w:val="00DD5BEB"/>
     <w:rsid w:val="00DD7134"/>
     <w:rsid w:val="00DE184B"/>
     <w:rsid w:val="00DE2400"/>
     <w:rsid w:val="00DE51BB"/>
     <w:rsid w:val="00DE5E1F"/>
     <w:rsid w:val="00DE6DC8"/>
     <w:rsid w:val="00DE6F22"/>
     <w:rsid w:val="00DF1CD7"/>
     <w:rsid w:val="00DF20F3"/>
     <w:rsid w:val="00DF49B6"/>
     <w:rsid w:val="00DF55D5"/>
     <w:rsid w:val="00DF5628"/>
     <w:rsid w:val="00DF5AF6"/>
     <w:rsid w:val="00E01AA0"/>
     <w:rsid w:val="00E03499"/>
     <w:rsid w:val="00E0419C"/>
-    <w:rsid w:val="00E04C5A"/>
     <w:rsid w:val="00E06519"/>
     <w:rsid w:val="00E06C49"/>
     <w:rsid w:val="00E13068"/>
     <w:rsid w:val="00E134E1"/>
     <w:rsid w:val="00E148E5"/>
     <w:rsid w:val="00E15D05"/>
     <w:rsid w:val="00E264E2"/>
     <w:rsid w:val="00E267DE"/>
     <w:rsid w:val="00E26AE5"/>
     <w:rsid w:val="00E27CF4"/>
     <w:rsid w:val="00E309F7"/>
     <w:rsid w:val="00E30B67"/>
     <w:rsid w:val="00E31206"/>
     <w:rsid w:val="00E31EFE"/>
     <w:rsid w:val="00E3274B"/>
     <w:rsid w:val="00E36A8C"/>
     <w:rsid w:val="00E3734D"/>
     <w:rsid w:val="00E40183"/>
     <w:rsid w:val="00E409A4"/>
     <w:rsid w:val="00E40A66"/>
     <w:rsid w:val="00E40B81"/>
     <w:rsid w:val="00E41490"/>
     <w:rsid w:val="00E4201B"/>
     <w:rsid w:val="00E43BA4"/>
     <w:rsid w:val="00E52424"/>
     <w:rsid w:val="00E5445F"/>
     <w:rsid w:val="00E6046A"/>
     <w:rsid w:val="00E72BEF"/>
     <w:rsid w:val="00E753D6"/>
     <w:rsid w:val="00E7799D"/>
+    <w:rsid w:val="00E77FEE"/>
     <w:rsid w:val="00E8649B"/>
     <w:rsid w:val="00E86879"/>
     <w:rsid w:val="00E913AB"/>
     <w:rsid w:val="00EA414C"/>
     <w:rsid w:val="00EA4661"/>
     <w:rsid w:val="00EA72E8"/>
     <w:rsid w:val="00EA74CD"/>
     <w:rsid w:val="00EB2988"/>
     <w:rsid w:val="00EB2B97"/>
     <w:rsid w:val="00EB416F"/>
     <w:rsid w:val="00EB7243"/>
     <w:rsid w:val="00EC5C53"/>
     <w:rsid w:val="00ED505A"/>
     <w:rsid w:val="00ED68C1"/>
     <w:rsid w:val="00ED73B6"/>
     <w:rsid w:val="00EF0FC7"/>
     <w:rsid w:val="00EF5574"/>
     <w:rsid w:val="00F00FD3"/>
     <w:rsid w:val="00F037AB"/>
     <w:rsid w:val="00F15689"/>
     <w:rsid w:val="00F16A1B"/>
     <w:rsid w:val="00F17B49"/>
     <w:rsid w:val="00F20C31"/>
     <w:rsid w:val="00F20E48"/>
     <w:rsid w:val="00F21A25"/>
     <w:rsid w:val="00F21E2A"/>
     <w:rsid w:val="00F240E8"/>
     <w:rsid w:val="00F27078"/>
     <w:rsid w:val="00F2750E"/>
     <w:rsid w:val="00F30697"/>
     <w:rsid w:val="00F3113F"/>
     <w:rsid w:val="00F33B05"/>
     <w:rsid w:val="00F34175"/>
     <w:rsid w:val="00F36A22"/>
     <w:rsid w:val="00F402D8"/>
     <w:rsid w:val="00F40A95"/>
     <w:rsid w:val="00F40FE3"/>
     <w:rsid w:val="00F420D6"/>
     <w:rsid w:val="00F508F3"/>
     <w:rsid w:val="00F54271"/>
     <w:rsid w:val="00F56820"/>
     <w:rsid w:val="00F62AE7"/>
     <w:rsid w:val="00F65B58"/>
     <w:rsid w:val="00F65F92"/>
     <w:rsid w:val="00F66482"/>
+    <w:rsid w:val="00F66584"/>
     <w:rsid w:val="00F71691"/>
     <w:rsid w:val="00F71BF6"/>
     <w:rsid w:val="00F73990"/>
     <w:rsid w:val="00F73B94"/>
     <w:rsid w:val="00F7495F"/>
     <w:rsid w:val="00F81E17"/>
     <w:rsid w:val="00F829CA"/>
     <w:rsid w:val="00F83965"/>
     <w:rsid w:val="00F9045D"/>
     <w:rsid w:val="00F921F1"/>
     <w:rsid w:val="00F93DB8"/>
     <w:rsid w:val="00F96BBF"/>
     <w:rsid w:val="00FA0A76"/>
     <w:rsid w:val="00FA1F5B"/>
     <w:rsid w:val="00FA257D"/>
     <w:rsid w:val="00FB5EF3"/>
     <w:rsid w:val="00FB7783"/>
-    <w:rsid w:val="00FD13CB"/>
     <w:rsid w:val="00FD1CE9"/>
     <w:rsid w:val="00FE39C5"/>
     <w:rsid w:val="00FE4C82"/>
     <w:rsid w:val="00FE6396"/>
     <w:rsid w:val="00FE73BE"/>
     <w:rsid w:val="00FF318F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="430759D6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CCF9C475-DC35-4C7E-9E9F-CC31E771204F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -8017,102 +7160,77 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005445FE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005445FE"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...23 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="822310316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8353,70 +7471,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A08820B-22B8-4F66-A5FB-3907094F69DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>711</Words>
-  <Characters>4056</Characters>
+  <Words>575</Words>
+  <Characters>3280</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4758</CharactersWithSpaces>
+  <CharactersWithSpaces>3848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Warner, Carolyn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>